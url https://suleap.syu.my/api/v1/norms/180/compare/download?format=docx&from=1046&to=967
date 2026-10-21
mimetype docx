--- v0 (2026-10-21)
+++ v1 (2026-10-21)
@@ -67,51 +67,51 @@
         <w:spacing w:after="20" w:line="300"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="맑은 고딕" w:hAnsi="Malgun Gothic"/>
           <w:color w:val="5B6470"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">바뀜 1 · 신설 0 · 삭제 0 · 번호 변경 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:line="300"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="맑은 고딕" w:hAnsi="Malgun Gothic"/>
           <w:color w:val="5B6470"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">공식 원본 law.syu.ac.kr · https://suleap.syu.my/r/180/compare?from=1046&amp;to=967 · 내려받은 때 2026. 10. 21. 오후 9:21:06 · 밑줄은 바뀐 부분</w:t>
+        <w:t xml:space="preserve">공식 원본 law.syu.ac.kr · https://suleap.syu.my/r/180/compare?from=1046&amp;to=967 · 내려받은 때 2026. 10. 22. 오전 12:16:54 · 밑줄은 바뀐 부분</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="5000"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="2500"/>