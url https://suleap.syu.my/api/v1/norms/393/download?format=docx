--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -67,51 +67,51 @@
         <w:spacing w:after="20" w:line="300"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="맑은 고딕" w:hAnsi="Malgun Gothic"/>
           <w:color w:val="5B6470"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">개정 2023. 4. 3. · 시행 2023. 3. 1. (현행 판)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:line="300"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="맑은 고딕" w:hAnsi="Malgun Gothic"/>
           <w:color w:val="5B6470"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">공식 원본 law.syu.ac.kr · https://suleap.syu.my/r/393 · 내려받은 때 2026. 10. 22. 오전 10:16:40 · 이후 개정되었을 수 있으니 시행 여부는 사이트에서 확인하세요</w:t>
+        <w:t xml:space="preserve">공식 원본 law.syu.ac.kr · https://suleap.syu.my/r/393 · 내려받은 때 2026. 10. 22. 오후 2:11:13 · 이후 개정되었을 수 있으니 시행 여부는 사이트에서 확인하세요</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="맑은 고딕" w:hAnsi="Malgun Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">제1장 총 칙</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:line="300"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>